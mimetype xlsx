--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd6ef75363041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9115e6297dfc4226a16c791d9adfb57b.psmdcp" Id="Rc0b1c077b6fd4534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256c6034c3fc47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97aa38c2b0f94377a2b1b35676d1059f.psmdcp" Id="Rb71b37e16035425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Escursione in Bike by Arborea</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/05/2026 19:22</x:t>
+    <x:t>Data export: 13/07/2026 07:04</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>LAURA</x:t>
   </x:si>
@@ -97,180 +97,327 @@
   <x:si>
     <x:t>Buoso</x:t>
   </x:si>
   <x:si>
     <x:t>CRAI SECOM S.P.A.</x:t>
   </x:si>
   <x:si>
     <x:t>3482351682</x:t>
   </x:si>
   <x:si>
     <x:t>abuoso@crai.org</x:t>
   </x:si>
   <x:si>
     <x:t>COSTANZA</x:t>
   </x:si>
   <x:si>
     <x:t>CAMIZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 39 329 5370059</x:t>
   </x:si>
   <x:si>
     <x:t>costanza.camiz@me.com</x:t>
   </x:si>
   <x:si>
+    <x:t>giuliana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>cobelli</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>3496208666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giulianacobe@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbara</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donelli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert Italy spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3920656085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bdonelli@expert-italia.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARCANTONIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUSAR BASSINI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VéGé retail Società Consortile per Azioni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3475067832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>afusarbassini@gruppovega.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gian Maria</x:t>
   </x:si>
   <x:si>
     <x:t>Gentile</x:t>
   </x:si>
   <x:si>
     <x:t>Digitail SRL</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>gianmaria.gentile@digitail.coop.it</x:t>
   </x:si>
   <x:si>
-    <x:t>Giovanni</x:t>
-[...11 lines deleted...]
-    <x:t>g.guastella@evisionsrl.it</x:t>
+    <x:t>Davide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giovannini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risorsa srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3346110183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>davide.giovannini@risorsa.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMALIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Princes Italia S.p.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3427570728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lumia@centralelatte.torino.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>romano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Migross Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3356007541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>romano.mion@migross.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graziano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montanari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STAR STABILIMENTO ALIMENTARI Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3459274605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gmontanari@thegbfoods.com</x:t>
   </x:si>
   <x:si>
     <x:t>LUCA</x:t>
   </x:si>
   <x:si>
     <x:t>MUSUMARRA</x:t>
   </x:si>
   <x:si>
-    <x:t>Princes Italia S.p.A</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3357197559</x:t>
   </x:si>
   <x:si>
     <x:t>lmusumarra@mukki.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Emna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neifar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deloitte Advisory srl SB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3371510387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eneifar@deloitte.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LUIGI </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PETRUZZI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939353485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>luigi@petruzzigroup.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Giulia</x:t>
   </x:si>
   <x:si>
     <x:t>Pippa</x:t>
   </x:si>
   <x:si>
     <x:t>COOP ALLEANZA 3.0</x:t>
   </x:si>
   <x:si>
     <x:t>3458462500</x:t>
   </x:si>
   <x:si>
     <x:t>giulia.pippa@alleanza3-0.coop.it</x:t>
   </x:si>
   <x:si>
-    <x:t>Deborah</x:t>
-[...8 lines deleted...]
-    <x:t>deborah.ranieri@newlat.com</x:t>
+    <x:t>Francesco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubino</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">L'OREAL ITALIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>393482383486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>francesco.rubino@loreal.com</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Alessandro </x:t>
   </x:si>
   <x:si>
     <x:t>Sammartano</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L'OREAL ITALIA </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>393358775137</x:t>
   </x:si>
   <x:si>
     <x:t>alessandro.sammartano@loreal.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Maria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scarcella</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492716408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marila.scarcella@risorsa.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARCO</x:t>
   </x:si>
   <x:si>
     <x:t>SEVERINO</x:t>
   </x:si>
   <x:si>
     <x:t>FRATELLI ARENA SRL</x:t>
   </x:si>
   <x:si>
     <x:t>3387841559</x:t>
   </x:si>
   <x:si>
     <x:t>marcoseverino@gruppoarena.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Sodano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediamarket S.p.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3346577626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fsodano@mediaworld.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>Michele</x:t>
   </x:si>
   <x:si>
     <x:t>Tentindo</x:t>
   </x:si>
   <x:si>
     <x:t>CARAPELLI FIRENZE SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3401764460</x:t>
   </x:si>
   <x:si>
     <x:t>michele.tentindo@deoleo.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Claudia</x:t>
-[...11 lines deleted...]
-    <x:t>ctulina@thegbfoods.com</x:t>
+    <x:t>ALESSANDRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZANCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3491916259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>azanchi@gruppovega.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serena</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zilio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euronics Italia Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3458395152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>serena.zilio@euronics.it</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -695,60 +842,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G17"/>
+  <x:dimension ref="A1:G28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="44.139196" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="11.139196" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="4" max="4" width="34.853482" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="14.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="14.282054" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="36.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="34.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="4" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -837,253 +984,506 @@
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0">
         <x:v>769</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0">
-        <x:v>603</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0">
-        <x:v>144</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0">
-        <x:v>515</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0">
-        <x:v>1001</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0">
-        <x:v>520</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C13" s="0" t="s">
+      <x:c r="D13" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0">
-        <x:v>124</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0">
-        <x:v>473</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0">
-        <x:v>648</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0">
-        <x:v>580</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E17" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F17" s="0" t="s">
+      <x:c r="G17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G17" s="0" t="s">
+    </x:row>
+    <x:row r="18" spans="1:7">
+      <x:c r="A18" s="0">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
         <x:v>72</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:7">
+      <x:c r="A19" s="0">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:7">
+      <x:c r="A20" s="0">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:7">
+      <x:c r="A21" s="0">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:7">
+      <x:c r="A22" s="0">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:7">
+      <x:c r="A23" s="0">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:7">
+      <x:c r="A24" s="0">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:7">
+      <x:c r="A25" s="0">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:7">
+      <x:c r="A26" s="0">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:7">
+      <x:c r="A27" s="0">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:7">
+      <x:c r="A28" s="0">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>121</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Partecipanti</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Area</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>