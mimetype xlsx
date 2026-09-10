--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256c6034c3fc47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97aa38c2b0f94377a2b1b35676d1059f.psmdcp" Id="Rb71b37e16035425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04cdc943e28849e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/321fefb256a34f5689ab086870cd2881.psmdcp" Id="R98b0f1a4264f4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Escursione in Bike by Arborea</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/07/2026 07:04</x:t>
+    <x:t>Data export: 10/09/2026 23:25</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>LAURA</x:t>
   </x:si>