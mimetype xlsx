--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -1,117 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fef00914bea4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c5df4bd73f54e4fa1299712ccebcc22.psmdcp" Id="Rcc3b94f21cc048f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69476a68e0e0496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c06b9430fdfe4998801f64e7f2ec8181.psmdcp" Id="R361a6a9ccf524210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Accademia di Scacchi by Linkontro</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/05/2026 19:24</x:t>
+    <x:t>Data export: 13/07/2026 07:08</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>ANDREA</x:t>
   </x:si>
   <x:si>
     <x:t>CAMPAGNOLO</x:t>
   </x:si>
   <x:si>
     <x:t>FRATELLI ARENA SRL</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>3669131016</x:t>
   </x:si>
   <x:si>
     <x:t>andreacampagnolo@gruppoarena.it</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Roberto </x:t>
+  </x:si>
+  <x:si>
+    <x:t>De Lucca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Loacker SpA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 393482332056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDeLucca@loacker.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barbara</x:t>
   </x:si>
   <x:si>
     <x:t>Labate</x:t>
   </x:si>
   <x:si>
     <x:t>RS Srl</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 39 347 181 259</x:t>
   </x:si>
   <x:si>
     <x:t>barbara@restore.shopping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASPARE MARIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNIFICO FRACARO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrarelle Spa Società Benefit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3427580553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gaspare.magnifico@ferrarelle.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUTTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sutter Industries Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3482658421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aldo@sutter.it</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -536,60 +581,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G6"/>
+  <x:dimension ref="A1:G9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="49.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="8.282054" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="4" max="4" width="18.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="15.710625" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="20.710625" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="26.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="33.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="4" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -609,69 +654,138 @@
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0">
-        <x:v>269</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:7">
+      <x:c r="A7" s="0">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:7">
+      <x:c r="A8" s="0">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:7">
+      <x:c r="A9" s="0">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Partecipanti</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Area</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>