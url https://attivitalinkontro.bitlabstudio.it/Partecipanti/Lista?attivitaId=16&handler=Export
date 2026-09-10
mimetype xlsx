--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69476a68e0e0496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c06b9430fdfe4998801f64e7f2ec8181.psmdcp" Id="R361a6a9ccf524210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f492a399d7d4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a83ddc0607c94590bbdcf53c0551da05.psmdcp" Id="Raaa1eeafafa14e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Accademia di Scacchi by Linkontro</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/07/2026 07:08</x:t>
+    <x:t>Data export: 10/09/2026 23:24</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>ANDREA</x:t>
   </x:si>