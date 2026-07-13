--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -1,186 +1,600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e4f0c4b6cf465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19c71c07c6f44c4f8b44fb1d2872b06b.psmdcp" Id="Rba7ef662a9274aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33afa02d062e4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3780fd2e7d2d41ffaee29f08c4404048.psmdcp" Id="Rc0fb7dfa12874f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Torneo di Calcetto by Lead Network Italia</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/05/2026 19:24</x:t>
+    <x:t>Data export: 13/07/2026 07:03</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>FRANCESCO</x:t>
   </x:si>
   <x:si>
     <x:t>ANFUSO</x:t>
   </x:si>
   <x:si>
     <x:t>FRATELLI ARENA SRL</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>3357375653</x:t>
   </x:si>
   <x:si>
     <x:t>francescoanfuso@gruppoarena.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Andrea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Battagliola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Linea Verde Società Agricola S.p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3487617842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>andrea.battagliola@lalineaverde.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAFFORIO</x:t>
   </x:si>
   <x:si>
     <x:t>FILENI ALIMENTARE SPA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 393386549800</x:t>
   </x:si>
   <x:si>
     <x:t>f.cafforio@fileni.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Paolo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cerruti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCART S.P.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3485212774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>paolo.cerruti@lucartgroup.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombi</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Uniting Group Holding SRL - Società Benefit </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3454195851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>luca.colombi@uniting.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matteo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coppini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oleificio Coppini Angelo Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>339 4440264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>matteocoppini@coppini.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antonio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuomo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346 3970173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>c.antonio@dimmidisi.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARCELLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE NIGRIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACETIFICIO MARCELLO DE NIGRIS SRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3275633281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marcello@denigris.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMMASO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EBELLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGORA' NETWORK SOCIETA' CONSORTILE A R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>tommaso.ebelli@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carlo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erba</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3485157039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>carlo.erba@denigris.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>Marco</x:t>
   </x:si>
   <x:si>
+    <x:t>Giacalone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofidel SpA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3460938094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marco.Giacalone@sofidel.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adriano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gottardo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>adriano.gottardo@gottardospa.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tiziano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOTTARDO SpA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3356374775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tiziano.gottardo@gottardospa.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IACCARINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrarelle Spa Società Benefit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3665850860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mario.iaccarino@ferrarelle.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GABRIELE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">INNOCENTI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deco Industrie Scpa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3737692222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>g.innocenti@decoindustrie.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ippolito</x:t>
   </x:si>
   <x:si>
     <x:t>Market Knowledge S.r.l.</x:t>
   </x:si>
   <x:si>
     <x:t>3483046670</x:t>
   </x:si>
   <x:si>
     <x:t>marco.ippolito@mkgms.it</x:t>
   </x:si>
   <x:si>
     <x:t>Francesco</x:t>
   </x:si>
   <x:si>
+    <x:t>Lagomarsini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3386659192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>francesco.lagomarsini@lucartgroup.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alessandro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Magrini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RECKITT BENCKISER COMMERCIAL(ITALIA)SRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3487919766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alessandro.magrini@reckitt.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEONARDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANTOVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMPAGNIA ALIMENTARE ITALIANA SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3494027738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leonardo.m@alimentareitaliana.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrizio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marazzi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIELSENIQ ITALY S.R.L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3480309791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrizio.marazzi@nielseniq.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Marinelli</x:t>
   </x:si>
   <x:si>
     <x:t>COLGATE-PALMOLIVE COMMERCIALE SRL</x:t>
   </x:si>
   <x:si>
     <x:t>3358052020</x:t>
   </x:si>
   <x:si>
     <x:t>francesco_marinelli@colpal.com</x:t>
   </x:si>
   <x:si>
-    <x:t>GABRIELE</x:t>
+    <x:t>GIOVANNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MASTRANTONI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAC 2000 A SOCIETA' COOPERATIVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3289899719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giovanni.mastrantoni@posta.pac2000a.it</x:t>
   </x:si>
   <x:si>
     <x:t>MONDA</x:t>
   </x:si>
   <x:si>
-    <x:t>Ferrarelle Spa Società Benefit</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3461813420</x:t>
   </x:si>
   <x:si>
     <x:t>gabriele.monda@ferrarelle.it</x:t>
   </x:si>
   <x:si>
-    <x:t>MASSIMO</x:t>
-[...11 lines deleted...]
-    <x:t>massimo.rossipiano@lavazza.com</x:t>
+    <x:t xml:space="preserve">Alessandro </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Nigro </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITALPEPE 2 SRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3806837204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alessandro.nigro@italpepe.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pesaresi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3488573091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marco.pesaresi@ferrarelle.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marco Giuseppe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pizzino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3351850135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marco.pizzino@nielseniq.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pietro Guido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poltronieri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRAI SECOM S.p.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3356412433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ppoltronieri@crai.org</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diego</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Re</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRATELLI RE S.P.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3484096542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diegore@apexcleaning.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stefano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reali</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3A Latte Arborea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3483907047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stefano.reali@arborea.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIZZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEPSICO BEVERAGES ITALIA SRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3488701121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>paolo.rizzo@pepsico.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANILO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONSIVALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERGON SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dronsivalle.ard@ergonspa.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEFANO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MartinoRossi SpA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3486542005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stefano.rossi@martinorossispa.it</x:t>
   </x:si>
   <x:si>
     <x:t>RUSSO</x:t>
   </x:si>
   <x:si>
     <x:t>NIQ INTERNATIONAL</x:t>
   </x:si>
   <x:si>
     <x:t>3316283533</x:t>
   </x:si>
   <x:si>
     <x:t>francesco.russo@nielseniq.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leonardo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sardelli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oleificio Sardelli S.p.a.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3453062320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>leonardo@sardelli.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgaramella</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VéGé retail Società Consortile per Azioni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3459241709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marco.sgaramella@apuliadistribuzione.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Michele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3476357148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>michele.sgaramella@apuliadistribuzione.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sias</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3459490121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marco.sias@arborea.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signorini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>carlsberg italia spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3493162375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>andrea.signorini@carlsberg.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zotti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3420100613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>paolo.zotti@reckitt.com</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -605,63 +1019,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G11"/>
+  <x:dimension ref="A1:G43"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="57.567768" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="11.567768" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="4" max="4" width="38.424911" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="15.567768" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="14.424911" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="43.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="13.996339" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="31.853482" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="41.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="4" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="4" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -678,184 +1092,920 @@
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0">
-        <x:v>593</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0">
-        <x:v>97</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0">
-        <x:v>335</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0">
-        <x:v>41</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0">
-        <x:v>503</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0">
-        <x:v>1086</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:7">
+      <x:c r="A12" s="0">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:7">
+      <x:c r="A13" s="0">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G13" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:7">
+      <x:c r="A14" s="0">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:7">
+      <x:c r="A15" s="0">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:7">
+      <x:c r="A16" s="0">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:7">
+      <x:c r="A17" s="0">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:7">
+      <x:c r="A18" s="0">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:7">
+      <x:c r="A19" s="0">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:7">
+      <x:c r="A20" s="0">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:7">
+      <x:c r="A21" s="0">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:7">
+      <x:c r="A22" s="0">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:7">
+      <x:c r="A23" s="0">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:7">
+      <x:c r="A24" s="0">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:7">
+      <x:c r="A25" s="0">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:7">
+      <x:c r="A26" s="0">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:7">
+      <x:c r="A27" s="0">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:7">
+      <x:c r="A28" s="0">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:7">
+      <x:c r="A29" s="0">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:7">
+      <x:c r="A30" s="0">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:7">
+      <x:c r="A31" s="0">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:7">
+      <x:c r="A32" s="0">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:7">
+      <x:c r="A33" s="0">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:7">
+      <x:c r="A34" s="0">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:7">
+      <x:c r="A35" s="0">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:7">
+      <x:c r="A36" s="0">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:7">
+      <x:c r="A37" s="0">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:7">
+      <x:c r="A38" s="0">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:7">
+      <x:c r="A39" s="0">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:7">
+      <x:c r="A40" s="0">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:7">
+      <x:c r="A41" s="0">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:7">
+      <x:c r="A42" s="0">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:7">
+      <x:c r="A43" s="0">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Partecipanti</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Area</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>