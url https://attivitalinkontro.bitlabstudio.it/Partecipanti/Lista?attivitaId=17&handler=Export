--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33afa02d062e4631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3780fd2e7d2d41ffaee29f08c4404048.psmdcp" Id="Rc0fb7dfa12874f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfdcc4fff0f4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4be3e4765854b4bad82e822a865e0f4.psmdcp" Id="R67aaa9bf64ad4484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Torneo di Calcetto by Lead Network Italia</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/07/2026 07:03</x:t>
+    <x:t>Data export: 10/09/2026 23:24</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>FRANCESCO</x:t>
   </x:si>