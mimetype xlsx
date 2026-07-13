--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -1,219 +1,357 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cfef2a0909c49e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6585a87762064ad9a82ff4bf26f6f226.psmdcp" Id="Rdafc7b5a58e94363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10b12f517a74e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15d307f421e64eaabbf9e0659da27d3e.psmdcp" Id="R59595cb82bdc495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Hiking Cammino Aromatico – Le radici segrete del gusto by Ambrosoli</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/05/2026 19:25</x:t>
+    <x:t>Data export: 13/07/2026 07:07</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>LAURA</x:t>
   </x:si>
   <x:si>
     <x:t>BETTI</x:t>
   </x:si>
   <x:si>
     <x:t>Conapi Soc. Coop. Agr.</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>3669222930</x:t>
   </x:si>
   <x:si>
     <x:t>LAURABETTI@CONAPI.IT</x:t>
   </x:si>
   <x:si>
+    <x:t>Paola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bussotti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tuidi s.r.l.</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>bussotti.p@gmail.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>COSTANZA</x:t>
   </x:si>
   <x:si>
     <x:t>CAMIZ</x:t>
   </x:si>
   <x:si>
     <x:t>Areté srl</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 39 329 5370059</x:t>
   </x:si>
   <x:si>
     <x:t>costanza.camiz@me.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Valeria Maria</x:t>
-[...11 lines deleted...]
-    <x:t>valeria.freschi@catalina.com</x:t>
+    <x:t>Gaia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cantu'</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risorsa srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3398312966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gaia.cantu@risorsa.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDREA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CERAICO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Red Bull Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3480912384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>andrea.ceraico@redbull.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D'Alba</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autogrill Italia S.p.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3486875811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca.D-Alba@autogrill.net</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Christian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fadda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIAS SRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3334458516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>c.fadda@giasspa.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massimo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fileni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FILENI ALIMENTARE SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3389839289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>m.fileni@fileni.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Davide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giovannini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3346110183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>davide.giovannini@risorsa.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEONORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRAFFIONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORALIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3481543451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>eleonora.graffione@consorziocoralis.it</x:t>
   </x:si>
   <x:si>
     <x:t>CRISTINA</x:t>
   </x:si>
   <x:si>
     <x:t>LAZZATI</x:t>
   </x:si>
   <x:si>
     <x:t>TECNICHE NUOVE SPA</x:t>
   </x:si>
   <x:si>
-    <x:t/>
+    <x:t>3351298996</x:t>
   </x:si>
   <x:si>
     <x:t>cristina.lazzati@tecnichenuove.com</x:t>
   </x:si>
   <x:si>
-    <x:t>ROBERTA</x:t>
-[...11 lines deleted...]
-    <x:t>roberta.lucca@rai.it</x:t>
+    <x:t>AMALIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUMIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Princes Italia S.p.A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3427570728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lumia@centralelatte.torino.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maffei</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3408079081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>f.maffei@risorsa.com</x:t>
   </x:si>
   <x:si>
     <x:t>Federica</x:t>
   </x:si>
   <x:si>
     <x:t>Mancusi</x:t>
   </x:si>
   <x:si>
     <x:t>3A Latte Arborea</x:t>
   </x:si>
   <x:si>
     <x:t>3409974286</x:t>
   </x:si>
   <x:si>
     <x:t>federica.mancusi@arborea.it</x:t>
   </x:si>
   <x:si>
     <x:t>Salvatore</x:t>
   </x:si>
   <x:si>
     <x:t>Nasto</x:t>
   </x:si>
   <x:si>
     <x:t>A. Sutter Spa</x:t>
   </x:si>
   <x:si>
     <x:t>3666266432</x:t>
   </x:si>
   <x:si>
     <x:t>salvatore.nasto@sutter.it</x:t>
   </x:si>
   <x:si>
     <x:t>Francesco</x:t>
   </x:si>
   <x:si>
     <x:t>Perego</x:t>
   </x:si>
   <x:si>
     <x:t>NOBERASCO SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3357062442</x:t>
   </x:si>
   <x:si>
     <x:t>francesco.perego@noberasco.it</x:t>
   </x:si>
   <x:si>
-    <x:t>Stefania</x:t>
-[...8 lines deleted...]
-    <x:t>stefania.petruzzella@catalina.com</x:t>
+    <x:t>ORSOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANDI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAIN &amp; COMPANY ITALY, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Orsola.Randi@bain.com </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scarcella</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492716408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marila.scarcella@risorsa.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALESSIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VERCESI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3485169487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alessia.vercesi@redbull.com</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -638,63 +776,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G13"/>
+  <x:dimension ref="A1:G23"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="89.853482" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="12.710625" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="4" max="4" width="36.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="10.567768" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="11.139196" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="27.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="14.853482" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="33.424911" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="35.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="4" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="4" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -711,230 +849,460 @@
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0">
         <x:v>293</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0">
-        <x:v>769</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0">
-        <x:v>53</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0">
-        <x:v>616</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0">
-        <x:v>296</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0">
-        <x:v>273</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0">
-        <x:v>642</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0">
-        <x:v>732</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0">
-        <x:v>52</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:7">
+      <x:c r="A14" s="0">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G14" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:7">
+      <x:c r="A15" s="0">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:7">
+      <x:c r="A16" s="0">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="G16" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:7">
+      <x:c r="A17" s="0">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:7">
+      <x:c r="A18" s="0">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:7">
+      <x:c r="A19" s="0">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:7">
+      <x:c r="A20" s="0">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G20" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:7">
+      <x:c r="A21" s="0">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:7">
+      <x:c r="A22" s="0">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:7">
+      <x:c r="A23" s="0">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Partecipanti</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Area</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>