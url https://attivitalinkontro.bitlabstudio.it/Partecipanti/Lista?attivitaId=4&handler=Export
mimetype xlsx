--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10b12f517a74e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15d307f421e64eaabbf9e0659da27d3e.psmdcp" Id="R59595cb82bdc495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf1d9b439ceb4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a9cd4b0429b4888b83a4ab84ff6e3e9.psmdcp" Id="Ra71386da413240f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Hiking Cammino Aromatico – Le radici segrete del gusto by Ambrosoli</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/07/2026 07:07</x:t>
+    <x:t>Data export: 10/09/2026 23:22</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>LAURA</x:t>
   </x:si>