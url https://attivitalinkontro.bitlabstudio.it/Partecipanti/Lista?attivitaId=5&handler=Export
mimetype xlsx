--- v0 (2026-05-15)
+++ v1 (2026-07-13)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1be312c6a6d46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e291e03ec25f46999e72f06ca5edb01d.psmdcp" Id="R03a82d89649f4ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970ef929b55b43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1c56dad96148caad7e7bf958268f36.psmdcp" Id="R4f76eb12576248b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Torneo di Street Basket by Var Group</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 15/05/2026 10:22</x:t>
+    <x:t>Data export: 13/07/2026 11:14</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>CARLO</x:t>
   </x:si>
@@ -197,50 +197,65 @@
     <x:t>Stefano</x:t>
   </x:si>
   <x:si>
     <x:t>Pasini</x:t>
   </x:si>
   <x:si>
     <x:t>Electrolux Appliances Spa</x:t>
   </x:si>
   <x:si>
     <x:t>00393460924061</x:t>
   </x:si>
   <x:si>
     <x:t>stefano.pasini@electrolux.com</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUIGI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETRUZZI </x:t>
   </x:si>
   <x:si>
     <x:t>3939353485</x:t>
   </x:si>
   <x:si>
     <x:t>luigi@petruzzigroup.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Francesco </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ragghianti </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deloitte Advisory srl SB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366 578 729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fragghianti@deloitte.it</x:t>
   </x:si>
   <x:si>
     <x:t>SGRO'</x:t>
   </x:si>
   <x:si>
     <x:t>FRATELLI ARENA SRL</x:t>
   </x:si>
   <x:si>
     <x:t>3357918044</x:t>
   </x:si>
   <x:si>
     <x:t>francescosgro@gruppoarena.it</x:t>
   </x:si>
   <x:si>
     <x:t>Alessandro</x:t>
   </x:si>
   <x:si>
     <x:t>Talenti</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Uniting Group Holding SRL - Società Benefit </x:t>
   </x:si>
   <x:si>
     <x:t>3385066300</x:t>
   </x:si>
@@ -707,51 +722,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G18"/>
+  <x:dimension ref="A1:G19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="53.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="11.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="12.853482" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="46.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="30.282054" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
@@ -1010,115 +1025,138 @@
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0">
-        <x:v>477</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0">
-        <x:v>95</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:7">
+      <x:c r="A19" s="0">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Partecipanti</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Area</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>