--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970ef929b55b43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1c56dad96148caad7e7bf958268f36.psmdcp" Id="R4f76eb12576248b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399e18da29fc4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17f08206fbb44ad5b74a0389f41be41b.psmdcp" Id="R375f7122d1034315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Torneo di Street Basket by Var Group</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/07/2026 11:14</x:t>
+    <x:t>Data export: 10/09/2026 23:22</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>CARLO</x:t>
   </x:si>