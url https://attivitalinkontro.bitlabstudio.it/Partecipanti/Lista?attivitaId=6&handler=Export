--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d3ddc5d1b644b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb48f403622040f09f9ff8f549635c43.psmdcp" Id="Rc7a43089810e4d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c291548041493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b142aca139241118b540ec7aaa9cf4d.psmdcp" Id="R4e7a3f99261e49f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Karting by GranTerre</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/05/2026 19:25</x:t>
+    <x:t>Data export: 13/07/2026 07:03</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Paolo Maria</x:t>
   </x:si>
@@ -88,282 +88,783 @@
   <x:si>
     <x:t>3357375653</x:t>
   </x:si>
   <x:si>
     <x:t>francescoanfuso@gruppoarena.it</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARDUINI </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Francesco.Arduini@microsoft.com </x:t>
   </x:si>
   <x:si>
     <x:t>LAURA</x:t>
   </x:si>
   <x:si>
     <x:t>ARENA</x:t>
   </x:si>
   <x:si>
     <x:t>laura.arena.81@hotmail.com</x:t>
   </x:si>
   <x:si>
+    <x:t>MASSIMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAGGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SELEX GRUPPO COMMERCIALE SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3450813234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>massimo.baggi@selexgc.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIORGIO GIOVANNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELFIORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLEIFICIO ZUCCHI S.P.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3492550287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giorgio.belfiore@zucchi.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>CARLO</x:t>
   </x:si>
   <x:si>
     <x:t>BEVILACQUA</x:t>
   </x:si>
   <x:si>
     <x:t>Areté srl</x:t>
   </x:si>
   <x:si>
     <x:t>3356644195</x:t>
   </x:si>
   <x:si>
     <x:t>cbevilacqua@areteagrifood.com</x:t>
   </x:si>
   <x:si>
-    <x:t>CAFFORIO</x:t>
-[...8 lines deleted...]
-    <x:t>f.cafforio@fileni.it</x:t>
+    <x:t xml:space="preserve">MARCO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALDARELLI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAIN &amp; COMPANY ITALY, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marco.Caldarelli@bain.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giuseppe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caldo</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">L'OREAL ITALIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>393358454092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giuseppe.caldo@loreal.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stefania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Callegari</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zerbinati Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3386944470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stefania.callegari@zerbinati.com</x:t>
   </x:si>
   <x:si>
     <x:t>ANDREA</x:t>
   </x:si>
   <x:si>
     <x:t>CAMPAGNOLO</x:t>
   </x:si>
   <x:si>
     <x:t>3669131016</x:t>
   </x:si>
   <x:si>
     <x:t>andreacampagnolo@gruppoarena.it</x:t>
   </x:si>
   <x:si>
-    <x:t>CERAICO</x:t>
-[...8 lines deleted...]
-    <x:t>andrea.ceraico@redbull.com</x:t>
+    <x:t>Marco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cassarà</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IN.CHI.PLA. srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3351039717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marco@inchipla.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIMENTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Different S.p.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349 304 9516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>andrea.cimenti@nextdifferent.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FABIO RINO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIPRIANI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Marketing Solution srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3498454036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>F.CIPRIANI@GLOBALSRV.IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIOVANNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D'ALU'</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3357257138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giannidalu@gruppoarena.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrizio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>De Micheli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEINEKEN ITALIA S.p.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3453889450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fabrizio_De_Micheli@heinekenitalia.it</x:t>
   </x:si>
   <x:si>
     <x:t>DI PAOLA</x:t>
   </x:si>
   <x:si>
     <x:t>ESSITY ITALY SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3426060465</x:t>
   </x:si>
   <x:si>
     <x:t>Andrea.DiPaola@essity.com</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Paolo </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Di Salvo </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montenegro Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00393271204364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>paolo.disalvo@montenegro.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENRICO</x:t>
   </x:si>
   <x:si>
     <x:t>FACCHINI</x:t>
   </x:si>
   <x:si>
     <x:t>RECKITT BENCKISER HEALTHCARE(ITALIA) SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3495445908</x:t>
   </x:si>
   <x:si>
     <x:t>enrico.facchini@reckitt.com</x:t>
   </x:si>
   <x:si>
+    <x:t>ROBERTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FONTANA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diageo Italia S.p.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3463815863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>roberta.fontana@diageo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARCANTONIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FUSAR BASSINI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VéGé retail Società Consortile per Azioni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3475067832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>afusarbassini@gruppovega.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Enrico </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galasso</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIRRA PERONI S.R.L.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3483746776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>egalasso@peroni.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>VALENTINA ANNA</x:t>
   </x:si>
   <x:si>
     <x:t>GANCI</x:t>
   </x:si>
   <x:si>
     <x:t>3283651915</x:t>
   </x:si>
   <x:si>
     <x:t>valentinaganci@gruppoarena.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Alexander</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koch</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 393386422581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alexander_koch@heinekenitalia.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eugenio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Franco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIDANIA ITALIA S.P.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939341429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elafranco@eridania.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mario andrea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>la viola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRAI SECOM S.p.A.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335123972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>mlaviola@crai.org</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barbara</x:t>
   </x:si>
   <x:si>
     <x:t>Labate</x:t>
   </x:si>
   <x:si>
     <x:t>RS Srl</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 39 347 181 259</x:t>
   </x:si>
   <x:si>
     <x:t>barbara@restore.shopping</x:t>
   </x:si>
   <x:si>
+    <x:t>ELENA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>elenamacchi74@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASPARE MARIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNIFICO FRACARO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrarelle Spa Società Benefit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3427580553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>gaspare.magnifico@ferrarelle.it</x:t>
+  </x:si>
+  <x:si>
     <x:t>MIRKO</x:t>
   </x:si>
   <x:si>
     <x:t>MANETTI</x:t>
   </x:si>
   <x:si>
     <x:t>Bergader Italia S.r.l.</x:t>
   </x:si>
   <x:si>
     <x:t>3315621145</x:t>
   </x:si>
   <x:si>
     <x:t>mirko.manetti@bergader.de</x:t>
   </x:si>
   <x:si>
     <x:t>daniele</x:t>
   </x:si>
   <x:si>
     <x:t>milella</x:t>
   </x:si>
   <x:si>
     <x:t>INCENTIVE PROMOMEDIA SRL</x:t>
   </x:si>
   <x:si>
     <x:t>3351062683</x:t>
   </x:si>
   <x:si>
     <x:t>d.milella@promomedianet.it</x:t>
   </x:si>
   <x:si>
-    <x:t>Marco</x:t>
+    <x:t>Massimo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mingori</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caseifici Granterre spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3334366525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>massimo.mingori@granterre.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angelica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3493079224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stefano.mion@migross.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Davide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORENZO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTANARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lorenzomontanari@hotmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Maurizio </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moscatelli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3356252495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>maurizio.moscatelli@granterre.it</x:t>
   </x:si>
   <x:si>
     <x:t>Paoletti</x:t>
   </x:si>
   <x:si>
     <x:t>NIELSENIQ ITALY S.R.L</x:t>
   </x:si>
   <x:si>
     <x:t>3927689031</x:t>
   </x:si>
   <x:si>
     <x:t>marco.paoletti@nielseniq.com</x:t>
   </x:si>
   <x:si>
+    <x:t>Francesco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Parisi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONCADIN SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 39 347 347 397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>francesco.parisi@roncadin.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PETRONIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andrea.Petronio@Bain.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>RICCARDO</x:t>
   </x:si>
   <x:si>
     <x:t>PIAZZOLLA</x:t>
   </x:si>
   <x:si>
-    <x:t>BIRRA PERONI S.R.L.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve"> 39 3801299130</x:t>
   </x:si>
   <x:si>
     <x:t>RPIAZZOLLA@PERONI.IT</x:t>
   </x:si>
   <x:si>
+    <x:t>Luca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pisacane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evision srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3477690677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>pisacane@evisionsrl.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Francesco </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Ragghianti </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deloitte Advisory srl SB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366 578 729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fragghianti@deloitte.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALBERTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAGGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONAD CENTRO NORD Società Cooperativa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3427579484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>alberto.raggi@conadcentronord.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSOLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RANDI</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Orsola.Randi@bain.com </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FABRIZIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RASPANTI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonomelli Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3351657005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>fabrizio.raspanti@bonomelli.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recchia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nicola_Recchia@heinekenitalia.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANILO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONSIVALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERGON SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dronsivalle.ard@ergonspa.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393482383486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>francesco.rubino@loreal.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>FILIPPO</x:t>
   </x:si>
   <x:si>
     <x:t>SALAMONE</x:t>
   </x:si>
   <x:si>
     <x:t>FRONERI S.R.L.</x:t>
   </x:si>
   <x:si>
     <x:t>3497737583</x:t>
   </x:si>
   <x:si>
     <x:t>filippo.salamone@it.froneri.com</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Alessandro </x:t>
   </x:si>
   <x:si>
     <x:t>Sammartano</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L'OREAL ITALIA </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>393358775137</x:t>
   </x:si>
   <x:si>
     <x:t>alessandro.sammartano@loreal.com</x:t>
   </x:si>
   <x:si>
     <x:t>SGRO'</x:t>
   </x:si>
   <x:si>
     <x:t>3357918044</x:t>
   </x:si>
   <x:si>
     <x:t>francescosgro@gruppoarena.it</x:t>
   </x:si>
   <x:si>
+    <x:t>ALDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUTTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sutter Industries Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3482658421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>aldo@sutter.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Marco </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Tanzi </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corte Parma Alimentare srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3381455110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marco.tanzi@corteparma.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEDESCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3666236150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>paolo.tedeschi@diageo.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gabriele</x:t>
   </x:si>
   <x:si>
     <x:t>Tempestini</x:t>
   </x:si>
   <x:si>
     <x:t>Tempestini Spa</x:t>
   </x:si>
   <x:si>
     <x:t>3451152729</x:t>
   </x:si>
   <x:si>
     <x:t>gabriele@gastronomiatoscana.it</x:t>
   </x:si>
   <x:si>
     <x:t>Michele</x:t>
   </x:si>
   <x:si>
     <x:t>Tentindo</x:t>
   </x:si>
   <x:si>
     <x:t>CARAPELLI FIRENZE SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3401764460</x:t>
   </x:si>
   <x:si>
     <x:t>michele.tentindo@deoleo.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIAMBATTISTA JUNIOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUMOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MartinoRossi SpA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3452938183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giambattista.tumolo@martinorossispa.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIUSEPPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITALE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prezzemolo&amp;Vitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3203556064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>giugiuvitale@gmail.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALESSANDRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZANCHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3491916259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>azanchi@gruppovega.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zerbinati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3357413158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>simone.zerbinati@zerbinati.com</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -788,63 +1289,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G25"/>
+  <x:dimension ref="A1:G64"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="34.567768" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="16.282054" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="14.282054" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="21.567768" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="20.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="41.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.424911" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="14.424911" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="34.424911" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="15.567768" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="37.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="4" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="4" t="s">
         <x:v>5</x:v>
       </x:c>
@@ -930,437 +1431,1334 @@
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0">
         <x:v>982</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0">
-        <x:v>44</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0">
-        <x:v>593</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0">
-        <x:v>191</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0">
-        <x:v>684</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0">
-        <x:v>651</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0">
-        <x:v>663</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0">
-        <x:v>280</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0">
-        <x:v>269</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0">
-        <x:v>196</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0">
-        <x:v>697</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0">
-        <x:v>875</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0">
-        <x:v>181</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0">
-        <x:v>124</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0">
-        <x:v>477</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0">
-        <x:v>85</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:7">
+      <x:c r="A26" s="0">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:7">
+      <x:c r="A27" s="0">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:7">
+      <x:c r="A28" s="0">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:7">
+      <x:c r="A29" s="0">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:7">
+      <x:c r="A30" s="0">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:7">
+      <x:c r="A31" s="0">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:7">
+      <x:c r="A32" s="0">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G32" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:7">
+      <x:c r="A33" s="0">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="G33" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:7">
+      <x:c r="A34" s="0">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="G34" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:7">
+      <x:c r="A35" s="0">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G35" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:7">
+      <x:c r="A36" s="0">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="G36" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:7">
+      <x:c r="A37" s="0">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G37" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:7">
+      <x:c r="A38" s="0">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G38" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:7">
+      <x:c r="A39" s="0">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G39" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:7">
+      <x:c r="A40" s="0">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:7">
+      <x:c r="A41" s="0">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G41" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:7">
+      <x:c r="A42" s="0">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="G42" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:7">
+      <x:c r="A43" s="0">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G43" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:7">
+      <x:c r="A44" s="0">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:7">
+      <x:c r="A45" s="0">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:7">
+      <x:c r="A46" s="0">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:7">
+      <x:c r="A47" s="0">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:7">
+      <x:c r="A48" s="0">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:7">
+      <x:c r="A49" s="0">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:7">
+      <x:c r="A50" s="0">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="G50" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:7">
+      <x:c r="A51" s="0">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:7">
+      <x:c r="A52" s="0">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="G52" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:7">
+      <x:c r="A53" s="0">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="G53" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:7">
+      <x:c r="A54" s="0">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="G54" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:7">
+      <x:c r="A55" s="0">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="G55" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:7">
+      <x:c r="A56" s="0">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G56" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:7">
+      <x:c r="A57" s="0">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="G57" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:7">
+      <x:c r="A58" s="0">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="G58" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:7">
+      <x:c r="A59" s="0">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="G59" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:7">
+      <x:c r="A60" s="0">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="B25" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="G25" s="0" t="s">
+      <x:c r="B60" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="G60" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:7">
+      <x:c r="A61" s="0">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="G61" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:7">
+      <x:c r="A62" s="0">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="G62" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:7">
+      <x:c r="A63" s="0">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>103</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:7">
+      <x:c r="A64" s="0">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="G64" s="0" t="s">
+        <x:v>270</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Partecipanti</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Area</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>