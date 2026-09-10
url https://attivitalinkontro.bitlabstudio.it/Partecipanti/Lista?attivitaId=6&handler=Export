--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c291548041493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b142aca139241118b540ec7aaa9cf4d.psmdcp" Id="R4e7a3f99261e49f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2738cade9cbf4b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a51a8f1dbfb24ac5a6c80b9430892efa.psmdcp" Id="Reac8e29caec24dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Karting by GranTerre</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/07/2026 07:03</x:t>
+    <x:t>Data export: 10/09/2026 23:23</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Paolo Maria</x:t>
   </x:si>