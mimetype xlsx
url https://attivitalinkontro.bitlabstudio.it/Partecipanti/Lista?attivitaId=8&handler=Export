--- v0 (2026-05-15)
+++ v1 (2026-07-13)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raffd8179fb204023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d18e20fe9a2849068c5a3d6f07523e9c.psmdcp" Id="Ra9c2c837b42441c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705892fdf7314a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62742497f7994c28947cf398a452fa1b.psmdcp" Id="R998ec86b9cc0473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Torneo di Padel by Nuii</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 15/05/2026 10:28</x:t>
+    <x:t>Data export: 13/07/2026 11:18</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Mirko</x:t>
   </x:si>
@@ -85,50 +85,65 @@
   <x:si>
     <x:t>FRATELLI ARENA SRL</x:t>
   </x:si>
   <x:si>
     <x:t>3357375653</x:t>
   </x:si>
   <x:si>
     <x:t>francescoanfuso@gruppoarena.it</x:t>
   </x:si>
   <x:si>
     <x:t>CARLO</x:t>
   </x:si>
   <x:si>
     <x:t>AQUILANO</x:t>
   </x:si>
   <x:si>
     <x:t>F.LLI DE CECCO DI FILIPPO FARA SAN MARTINO SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3358736215</x:t>
   </x:si>
   <x:si>
     <x:t>carloaquilano@dececco.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Oddo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bagini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONDELEZ ITALIA S.r.l.</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 39 3482336088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>obagini@mdlz.com</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">marco </x:t>
   </x:si>
   <x:si>
     <x:t>Bernabino</x:t>
   </x:si>
   <x:si>
     <x:t>COSWELL SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3351364548</x:t>
   </x:si>
   <x:si>
     <x:t>marco.bernabino@coswell.biz</x:t>
   </x:si>
   <x:si>
     <x:t>MATTEO</x:t>
   </x:si>
   <x:si>
     <x:t>BERTONI</x:t>
   </x:si>
   <x:si>
     <x:t>BIOFARMA SRL</x:t>
   </x:si>
   <x:si>
     <x:t>3922111111</x:t>
@@ -229,65 +244,50 @@
   <x:si>
     <x:t>ACETIFICIO MARCELLO DE NIGRIS SRL</x:t>
   </x:si>
   <x:si>
     <x:t>3275633281</x:t>
   </x:si>
   <x:si>
     <x:t>marcello@denigris.it</x:t>
   </x:si>
   <x:si>
     <x:t>Francesco</x:t>
   </x:si>
   <x:si>
     <x:t>De Tommasi</x:t>
   </x:si>
   <x:si>
     <x:t>Kellogg Italia Spa</x:t>
   </x:si>
   <x:si>
     <x:t>3483173103</x:t>
   </x:si>
   <x:si>
     <x:t>francesco.detommasi@kellanova.com</x:t>
   </x:si>
   <x:si>
-    <x:t>FABIO PIETRO</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Christian</x:t>
   </x:si>
   <x:si>
     <x:t>Del Ben</x:t>
   </x:si>
   <x:si>
     <x:t>RONCADIN SPA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 39 347 671 052</x:t>
   </x:si>
   <x:si>
     <x:t>christian.delben@roncadin.it</x:t>
   </x:si>
   <x:si>
     <x:t>Carlo</x:t>
   </x:si>
   <x:si>
     <x:t>Erba</x:t>
   </x:si>
   <x:si>
     <x:t>3485157039</x:t>
   </x:si>
   <x:si>
     <x:t>carlo.erba@denigris.it</x:t>
@@ -313,65 +313,89 @@
   <x:si>
     <x:t>Galluzzo</x:t>
   </x:si>
   <x:si>
     <x:t>Nomad Foods</x:t>
   </x:si>
   <x:si>
     <x:t>3601071692</x:t>
   </x:si>
   <x:si>
     <x:t>vincenzo.galluzzo@findus.it</x:t>
   </x:si>
   <x:si>
     <x:t>VALENTINA ANNA</x:t>
   </x:si>
   <x:si>
     <x:t>GANCI</x:t>
   </x:si>
   <x:si>
     <x:t>3283651915</x:t>
   </x:si>
   <x:si>
     <x:t>valentinaganci@gruppoarena.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Andrea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ganelli</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equilibra srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3488573052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>andrea.ganelli@unilever.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANTONIO</x:t>
   </x:si>
   <x:si>
     <x:t>GEMITO</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRO 3A SPA</x:t>
   </x:si>
   <x:si>
     <x:t>3479632755</x:t>
   </x:si>
   <x:si>
     <x:t>a.gemito@centro3a.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Girardi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3333882128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>francesco.girardi@unilever.com</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">MAURIZIO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRISANTI </x:t>
   </x:si>
   <x:si>
     <x:t>Deco Industrie Scpa</x:t>
   </x:si>
   <x:si>
     <x:t>3356978391</x:t>
   </x:si>
   <x:si>
     <x:t>maurizio.grisanti@decoindustrie.it</x:t>
   </x:si>
   <x:si>
     <x:t>GABRIELE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INNOCENTI </x:t>
   </x:si>
   <x:si>
     <x:t>3737692222</x:t>
   </x:si>
   <x:si>
     <x:t>g.innocenti@decoindustrie.it</x:t>
@@ -397,240 +421,189 @@
   <x:si>
     <x:t>Princes Italia S.p.A</x:t>
   </x:si>
   <x:si>
     <x:t>3357614503</x:t>
   </x:si>
   <x:si>
     <x:t>Francesco_kirn@gsitalia.carrefour.com</x:t>
   </x:si>
   <x:si>
     <x:t>Barbara</x:t>
   </x:si>
   <x:si>
     <x:t>Labate</x:t>
   </x:si>
   <x:si>
     <x:t>RS Srl</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 39 347 181 259</x:t>
   </x:si>
   <x:si>
     <x:t>barbara@restore.shopping</x:t>
   </x:si>
   <x:si>
-    <x:t>VINCENZO</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Giuseppe</x:t>
   </x:si>
   <x:si>
     <x:t>Mastrolia</x:t>
   </x:si>
   <x:si>
     <x:t>Newlat Food S.p.A</x:t>
   </x:si>
   <x:si>
     <x:t>3319559165</x:t>
   </x:si>
   <x:si>
     <x:t>giuseppe.mastrolia@newlat.com</x:t>
   </x:si>
   <x:si>
     <x:t>FRANCESCA</x:t>
   </x:si>
   <x:si>
     <x:t>MERSAN</x:t>
   </x:si>
   <x:si>
     <x:t>L-founders of loyalty Italy Srl</x:t>
   </x:si>
   <x:si>
     <x:t>3392617626</x:t>
   </x:si>
   <x:si>
     <x:t>Francesca.mersan@l-founders.com</x:t>
   </x:si>
   <x:si>
     <x:t>UGO</x:t>
   </x:si>
   <x:si>
     <x:t>MONTANARI</x:t>
   </x:si>
   <x:si>
     <x:t>D.IT - Distribuzione Italiana Soc. Coop.</x:t>
   </x:si>
   <x:si>
     <x:t>335/6859508</x:t>
   </x:si>
   <x:si>
     <x:t>u.montanari@dit.coop</x:t>
   </x:si>
   <x:si>
-    <x:t>LAPO</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Roberta</x:t>
   </x:si>
   <x:si>
     <x:t>Pisotti</x:t>
   </x:si>
   <x:si>
     <x:t>3356771810</x:t>
   </x:si>
   <x:si>
     <x:t>robertachiavari@libero.it</x:t>
   </x:si>
   <x:si>
+    <x:t>Marco Giuseppe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pizzino</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIELSENIQ ITALY S.R.L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3351850135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>marco.pizzino@nielseniq.com</x:t>
+  </x:si>
+  <x:si>
     <x:t>STEFANO</x:t>
   </x:si>
   <x:si>
     <x:t>RALLI</x:t>
   </x:si>
   <x:si>
     <x:t>OLEIFICIO ZUCCHI S.P.A.</x:t>
   </x:si>
   <x:si>
     <x:t>3453912518</x:t>
   </x:si>
   <x:si>
     <x:t>RALLISTEFANO@YAHOO.IT</x:t>
   </x:si>
   <x:si>
     <x:t>Deborah</x:t>
   </x:si>
   <x:si>
     <x:t>Ranieri</x:t>
   </x:si>
   <x:si>
     <x:t>3427766881</x:t>
   </x:si>
   <x:si>
     <x:t>deborah.ranieri@newlat.com</x:t>
   </x:si>
   <x:si>
-    <x:t>Diego</x:t>
-[...11 lines deleted...]
-    <x:t>diegore@apexcleaning.it</x:t>
+    <x:t>Tommaso</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rigoni</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Henkel Italia srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00393483110642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>tommaso.rigoni@henkel.com</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANILO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONSIVALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERGON SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dronsivalle.ard@ergonspa.it</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSSI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MartinoRossi SpA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3486542005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>stefano.rossi@martinorossispa.it</x:t>
   </x:si>
   <x:si>
     <x:t>GIANLUCA</x:t>
-  </x:si>
-[...64 lines deleted...]
-    <x:t>massimo.rossipiano@lavazza.com</x:t>
   </x:si>
   <x:si>
     <x:t>SGARAMELLA</x:t>
   </x:si>
   <x:si>
     <x:t>VéGé retail Società Consortile per Azioni</x:t>
   </x:si>
   <x:si>
     <x:t>3401391436</x:t>
   </x:si>
   <x:si>
     <x:t>gianluca.sgaramella@apuliadistribuzione.com</x:t>
   </x:si>
   <x:si>
     <x:t>Sgaramella</x:t>
   </x:si>
   <x:si>
     <x:t>3459241709</x:t>
   </x:si>
   <x:si>
     <x:t>marco.sgaramella@apuliadistribuzione.com</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Michele </x:t>
   </x:si>
@@ -1169,51 +1142,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:G52"/>
+  <x:dimension ref="A1:G50"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="36.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="16.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="46.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="42.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
@@ -1288,281 +1261,281 @@
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0">
         <x:v>559</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0">
-        <x:v>689</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0">
-        <x:v>647</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0">
-        <x:v>279</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0">
-        <x:v>191</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0">
-        <x:v>1</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0">
-        <x:v>36</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0">
-        <x:v>383</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0">
-        <x:v>262</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0">
-        <x:v>547</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
@@ -1573,51 +1546,51 @@
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0">
         <x:v>382</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
@@ -1656,713 +1629,667 @@
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0">
         <x:v>280</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0">
-        <x:v>523</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0">
-        <x:v>241</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0">
-        <x:v>240</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C26" s="0" t="s">
+      <x:c r="D26" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="F26" s="0" t="s">
+      <x:c r="G26" s="0" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0">
-        <x:v>97</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C27" s="0" t="s">
+      <x:c r="D27" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E27" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F27" s="0" t="s">
+      <x:c r="G27" s="0" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0">
-        <x:v>571</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E28" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F28" s="0" t="s">
+      <x:c r="G28" s="0" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0">
-        <x:v>269</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C29" s="0" t="s">
+      <x:c r="D29" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E29" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F29" s="0" t="s">
+      <x:c r="G29" s="0" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0">
-        <x:v>959</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="G30" s="0" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0">
-        <x:v>511</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C31" s="0" t="s">
+      <x:c r="D31" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E31" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F31" s="0" t="s">
+      <x:c r="G31" s="0" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0">
-        <x:v>119</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C32" s="0" t="s">
+      <x:c r="D32" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="E32" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E32" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F32" s="0" t="s">
+      <x:c r="G32" s="0" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0">
-        <x:v>411</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C33" s="0" t="s">
+      <x:c r="D33" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E33" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F33" s="0" t="s">
+      <x:c r="G33" s="0" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0">
-        <x:v>1069</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C34" s="0" t="s">
+      <x:c r="D34" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0">
-        <x:v>746</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0">
-        <x:v>520</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0">
-        <x:v>137</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0">
-        <x:v>1045</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0">
-        <x:v>322</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="G40" s="0" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0">
-        <x:v>611</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C41" s="0" t="s">
+      <x:c r="E41" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D41" s="0" t="s">
+      <x:c r="G41" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0">
-        <x:v>60</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0">
-        <x:v>503</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C43" s="0" t="s">
+      <x:c r="D43" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D43" s="0" t="s">
+      <x:c r="G43" s="0" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0">
-        <x:v>898</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0">
-        <x:v>427</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D45" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="F45" s="0" t="s">
+      <x:c r="G45" s="0" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0">
-        <x:v>428</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C46" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0">
-        <x:v>85</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0">
-        <x:v>116</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C48" s="0" t="s">
+      <x:c r="D48" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D48" s="0" t="s">
+      <x:c r="E48" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E48" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F48" s="0" t="s">
+      <x:c r="G48" s="0" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0">
-        <x:v>141</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0">
-        <x:v>371</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>220</x:v>
-[...6 lines deleted...]
-      <x:c r="B51" s="0" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...36 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Partecipanti</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Area</vt:lpstr>
       <vt:lpstr>Partecipanti!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>