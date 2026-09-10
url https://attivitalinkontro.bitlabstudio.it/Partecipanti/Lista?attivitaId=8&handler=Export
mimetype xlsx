--- v1 (2026-07-13)
+++ v2 (2026-09-10)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705892fdf7314a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62742497f7994c28947cf398a452fa1b.psmdcp" Id="R998ec86b9cc0473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5abf9b2ec697445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d686c019d0de4eba8479c8e558513fe3.psmdcp" Id="R4acb9fefb1fa484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Partecipanti" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Attività: Torneo di Padel by Nuii</x:t>
   </x:si>
   <x:si>
-    <x:t>Data export: 13/07/2026 11:18</x:t>
+    <x:t>Data export: 10/09/2026 23:23</x:t>
   </x:si>
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Nome</x:t>
   </x:si>
   <x:si>
     <x:t>Cognome</x:t>
   </x:si>
   <x:si>
     <x:t>Azienda</x:t>
   </x:si>
   <x:si>
     <x:t>Squadra</x:t>
   </x:si>
   <x:si>
     <x:t>Cell. Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Email Personale</x:t>
   </x:si>
   <x:si>
     <x:t>Mirko</x:t>
   </x:si>